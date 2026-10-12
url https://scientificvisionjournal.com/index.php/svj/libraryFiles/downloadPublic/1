--- v0 (2026-05-29)
+++ v1 (2026-10-12)
@@ -1,2240 +1,5417 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="27028246" w14:textId="319A2CDC" w:rsidR="00307653" w:rsidRPr="00DA7EED" w:rsidRDefault="00D86233" w:rsidP="00DA7EED">
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="542B0CDE" w14:textId="7F57C3AF" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="254"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:noProof/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02B7B830" wp14:editId="3C8CEE00">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64FB1917" wp14:editId="0FFE85C3">
             <wp:extent cx="6645910" cy="1450340"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="888234953" name="Picture 888234953"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6645910" cy="1450340"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00936C84">
-[...8 lines deleted...]
-    <w:p w14:paraId="43E53F3B" w14:textId="6E62EA03" w:rsidR="0026291A" w:rsidRPr="00831DCE" w:rsidRDefault="0026291A" w:rsidP="00936C84">
+    </w:p>
+    <w:p w14:paraId="41C1D318" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="0040455F" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="187"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="60"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:before="0" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Your Paper Title, Capitalize First Letter of Each Notional Word</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB7855D" w14:textId="77777777" w:rsidR="0026291A" w:rsidRPr="00831DCE" w:rsidRDefault="0026291A" w:rsidP="00AE30F7">
-[...14 lines deleted...]
-    <w:p w14:paraId="37840CD7" w14:textId="123AD3C3" w:rsidR="0026291A" w:rsidRPr="00831DCE" w:rsidRDefault="0026291A" w:rsidP="003251AD">
+    <w:p w14:paraId="2DCD12C0" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="0040455F" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
       <w:pPr>
         <w:pStyle w:val="author"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="187"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00831DCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>First Author</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831DCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831DCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Second Author</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK218"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK219"/>
-      <w:r w:rsidRPr="00831DCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00831DCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> * </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831DCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and Last Author</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831DCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FED5597" w14:textId="77777777" w:rsidR="0026291A" w:rsidRPr="00C06D3A" w:rsidRDefault="0026291A" w:rsidP="003251AD">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="2F5510DD" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="0040455F" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="187"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06D3A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06D3A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0040455F">
         <w:t>First author’s affiliation, City, Postcode, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF9789E" w14:textId="77777777" w:rsidR="0026291A" w:rsidRPr="00C06D3A" w:rsidRDefault="0026291A" w:rsidP="003251AD">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="6D74C234" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="0040455F" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="187"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06D3A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0040455F">
         <w:t>Second author’s affiliation, City, Postcode, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33951B6B" w14:textId="77777777" w:rsidR="0026291A" w:rsidRPr="00C06D3A" w:rsidRDefault="0026291A" w:rsidP="003251AD">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="334B2F84" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="0040455F" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="187"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C06D3A">
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06D3A">
+      <w:r w:rsidRPr="0040455F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Last</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06D3A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0040455F">
         <w:t xml:space="preserve"> author’s affiliation, City, Postcode, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A499F6D" w14:textId="443C3262" w:rsidR="0026291A" w:rsidRPr="00C06D3A" w:rsidRDefault="002F33FA" w:rsidP="003251AD">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="666AA0B6" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="0040455F" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="187"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040455F">
+        <w:t>Corresponding Author: Author’s Name. Email: author@institute.xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D18AD4C" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="268"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41738AFD" wp14:editId="08A7E946">
+                <wp:extent cx="6574790" cy="276225"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="9" name="Group 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6574790" cy="276225"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6574790" cy="276225"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="10" name="Graphic 10"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="1524" y="12191"/>
+                            <a:ext cx="6572884" cy="251460"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6572884" h="251460">
+                                <a:moveTo>
+                                  <a:pt x="6572758" y="12"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2457323" y="12"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="208788"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="251460"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2457323" y="251460"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6572758" y="251460"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6572758" y="12"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="D9D9D9"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="11" name="Graphic 11"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6574790" cy="276225"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6574790" h="276225">
+                                <a:moveTo>
+                                  <a:pt x="2471026" y="263664"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2458847" y="263664"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="263664"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="275844"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2458847" y="275844"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2471026" y="275844"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2471026" y="263664"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="6574790" h="276225">
+                                <a:moveTo>
+                                  <a:pt x="2471026" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2458847" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="12192"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2458847" y="12192"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2471026" y="12192"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2471026" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="6574790" h="276225">
+                                <a:moveTo>
+                                  <a:pt x="6574269" y="263664"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2471039" y="263664"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2471039" y="275844"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6574269" y="275844"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6574269" y="263664"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="6574790" h="276225">
+                                <a:moveTo>
+                                  <a:pt x="6574269" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2471039" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2471039" y="12192"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6574269" y="12192"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6574269" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Textbox 12"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="79247" y="93218"/>
+                            <a:ext cx="847090" cy="127000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0FF07E7B" w14:textId="77777777" w:rsidR="003F6706" w:rsidRPr="0040455F" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="199" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0040455F">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t>ARTICLE</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0040455F">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="0040455F">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t>INFO</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="13" name="Textbox 13"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2492375" y="92794"/>
+                            <a:ext cx="843280" cy="168910"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2AF33447" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="266" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="24"/>
+                                </w:rPr>
+                                <w:t>ABSTRACT</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="41738AFD" id="Group 9" o:spid="_x0000_s1026" style="width:517.7pt;height:21.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="65747,2762" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB87plbPAQAAAwRAAAOAAAAZHJzL2Uyb0RvYy54bWzsWN9v2zYQfh/Q/0HQeyOLtiVLiFN0zRoM&#10;KLoCzbBnWj8soZKokbSl/Pc7kjqLtpLFThpgD0sAkzI/nu6+u+Mdff2hrytnn3FRsmbt+lcz18ma&#10;hKVls127f95/fr9yHSFpk9KKNdnafciE++Hm3S/XXRtnhBWsSjPugJBGxF27dgsp29jzRFJkNRVX&#10;rM0aWMwZr6mER771Uk47kF5XHpnNAq9jPG05SzIh4Ntbs+jeaPl5niXyjzwXmXSqtQu6Sf3J9edG&#10;fXo31zTectoWZTKoQV+gRU3LBl56EHVLJXV2vJyIqsuEM8FyeZWw2mN5XiaZtgGs8Wcn1txxtmu1&#10;Ldu427YHmoDaE55eLDb5ur/j7ff2Gzfaw/QLS34I4MXr2m1sr6vn7Qjuc16rTWCE02tGHw6MZr10&#10;EvgyWIaLMALiE1gjYUDI0lCeFOCXybak+O3fN3o0Nq/Vyh2U6VqIHjESJF5H0PeCtpnmXSgCvnGn&#10;TCG4wYyG1hDEd0O8wDfAk3o5oBSHw5MY6DxhyF+ShesAET7xI9/wYBFFVitY1kQt/UWgZR/spXGy&#10;E/IuY5pyuv8ipAndFGe0wFnSNzjlkAAq9Csd+tJ1IPS560Dob8z7WyrVPuVHNXU67TOjSgEuM5qo&#10;5Zrts3umgVI5DlxLwiWktzZISQNlR1DV2GCyWIZzMj8GIwTHVssFljGOQCCu4WhjyGwVrlbDmxGA&#10;4xHQ5hMBOBqgreBgtLEIYTgauG38hXCfnGicVExk5mXKBZrHg1uAAtvxglVl+rmsKuUHwbebTxV3&#10;9hQ8fBup/0G0BYNEEbEJSDXbsPQB4rmDCF674u8d5ZnrVL83kDHqeMQJx8kGJ1xWn5g+RHUIcCHv&#10;+78ob50WpmtXQiB/ZZg4NMYIBf0VwGDVzoZ93EmWlyp8tW5Go+EBktgk1Ntnsz/JZp2SZ2ezFac0&#10;ttL4sfMOWMCzwPYmkgRl403S2Kii0ticvIr/MUMx8EN/RgKddCSYB8Hi+VSGgyqcbsAMwfEoA23J&#10;CMDxCAhHygJVQACOqPFyVOAcuGXghfDHtJ6k69HJeSnleMqPbnnaWMQiAkebv3MwqvycHkLHsuA0&#10;PFB8Dnpk+DL0qbav51Y1HCSIptH5NMGg/PyRDcgIjhh8Fvz5aDpS50L42wSfrRHSfw43iEU6cJzS&#10;8nwI2Dpchj7VYhIwqt5gS3N27Zzpv/9r5/QGggV9qIrYCROsnfdQ+Dasd0xTY9VOR/a/MugSDzX1&#10;iZ44jMhQS6I58XUzN1ZTKDMzvDz4JAQvDT7CYqpaC9UTD02I6nb1LQwL69B9mLb5pBOS/aaHHuQn&#10;NkX/mdYG+mxzUTm4Z66Ie4F7yCIi83Cpj9OIhJGuzLaD5mQFjZC6tPjBKjIXIqvbea2DzMULlf9J&#10;zesZftLXS7hy62Z8+HlA3entZ92yjj9i3PwDAAD//wMAUEsDBBQABgAIAAAAIQDKPBeM3AAAAAUB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3cQ0Imk2pRT1VARbQXqbZqdJaHY2&#10;ZLdJ+u/derGXgcd7vPdNvpxMKwbqXWNZQTyLQBCXVjdcKfjevT+9gnAeWWNrmRRcyMGyuL/LMdN2&#10;5C8atr4SoYRdhgpq77tMSlfWZNDNbEccvKPtDfog+0rqHsdQblr5HEUv0mDDYaHGjtY1laft2Sj4&#10;GHFcJfHbsDkd15f9Lv382cSk1OPDtFqA8DT5/zBc8QM6FIHpYM+snWgVhEf83716UZLOQRwUzJMU&#10;ZJHLW/riFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHzumVs8BAAADBEAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMo8F4zcAAAABQEAAA8AAAAA&#10;AAAAAAAAAAAAlgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACfBwAAAAA=&#10;">
+                <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="position:absolute;left:15;top:121;width:65729;height:2515;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6572884,251460" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+YBZSwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;EMXvhX6HMIXeatIWiqxGEaGlXgpdBfU2bGb/4GayJFG3375zELzN8N6895v5cvS9ulBMXWALrxMD&#10;irgKruPGwm77+TIFlTKywz4wWfijBMvF48McCxeu/EuXMjdKQjgVaKHNeSi0TlVLHtMkDMSi1SF6&#10;zLLGRruIVwn3vX4z5kN77FgaWhxo3VJ1Ks/eQjduzNdgzvWP373HI+1DuakP1j4/jasZqExjvptv&#10;199O8IVefpEB9OIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfmAWUsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m6572758,12r-4115435,l,,,208788r,42672l2457323,251460r4115435,l6572758,12xe" fillcolor="#d9d9d9" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Graphic 11" o:spid="_x0000_s1028" style="position:absolute;width:65747;height:2762;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6574790,276225" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAASGxewQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHqROlFBJHWVKpT2JjWCeJtmp0lodjbsrib9992C4G0e73NWm8G26so+NE40TCcZKJbS&#10;mUYqDcfi7XkJKkQSQ60T1vDLATbrh9GKcuN6+eTrIVYqhUjISUMdY5cjhrJmS2HiOpbEfTtvKSbo&#10;KzSe+hRuW5xl2QItNZIaaup4V3P5c7hYDYU/z079eG4vBk/v5LY4/tqj1k+Pw+sLqMhDvItv7g+T&#10;5k/h/5d0AK7/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAABIbF7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m2471026,263664r-12179,l,263664r,12180l2458847,275844r12179,l2471026,263664xem2471026,r-12179,l,,,12192r2458847,l2471026,12192r,-12192xem6574269,263664r-4103230,l2471039,275844r4103230,l6574269,263664xem6574269,l2471039,r,12192l6574269,12192r,-12192xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Textbox 12" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:792;top:932;width:8471;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKp5lbwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLOxNUz2Ido0isoIgLNZ68DjbjG2wmXSbqPXfG0HwNo/3ObNFZ2txpdYbxwqGgwQEceG0&#10;4VLBIV/3JyB8QNZYOyYFd/KwmH/0Zphqd+OMrvtQihjCPkUFVQhNKqUvKrLoB64hjtzJtRZDhG0p&#10;dYu3GG5rOUqSsbRoODZU2NCqouK8v1gFyyNnP+b/92+XnTKT59OEt+OzUl+f3fIbRKAuvMUv90bH&#10;+SN4/hIPkPMHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIqnmVvBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0FF07E7B" w14:textId="77777777" w:rsidR="003F6706" w:rsidRPr="0040455F" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="199" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0040455F">
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <w:t>ARTICLE</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0040455F">
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="0040455F">
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <w:t>INFO</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:24923;top:927;width:8433;height:1690;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDl6zzAwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7W1BVkrUYRcWFBWKz14HFsxjbYTGqT1frvN8KCt3m8z5kvO1uLG7XeOFYwGiYgiAun&#10;DZcKDvnX+ycIH5A11o5JwYM8LBe9tzmm2t05o9s+lCKGsE9RQRVCk0rpi4os+qFriCN3dq3FEGFb&#10;St3iPYbbWn4kyURaNBwbKmxoXVFx2f9aBasjZxtz/TntsnNm8nya8HZyUWrQ71YzEIG68BL/u791&#10;nD+G5y/xALn4AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOXrPMDBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2AF33447" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="266" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="24"/>
+                          </w:rPr>
+                          <w:t>ABSTRACT</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BD0330" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="003F6706">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003F6706">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="720" w:bottom="1260" w:left="720" w:header="0" w:footer="1021" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C304CAF" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="191" w:lineRule="exact"/>
+        <w:ind w:left="393"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CACE258" wp14:editId="7F74217B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>591312</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>105917</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2475865" cy="553720"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Textbox 14"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2475865" cy="553720"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblW w:w="0" w:type="auto"/>
+                              <w:tblInd w:w="67" w:type="dxa"/>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblCellMar>
+                                <w:left w:w="0" w:type="dxa"/>
+                                <w:right w:w="0" w:type="dxa"/>
+                              </w:tblCellMar>
+                              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="1501"/>
+                              <w:gridCol w:w="776"/>
+                              <w:gridCol w:w="1501"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="003F6706" w14:paraId="4609825F" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="186"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1501" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="00C73EB6" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="166" w:lineRule="exact"/>
+                                    <w:ind w:left="105"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Received:</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="776" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="76BD70D4" w14:textId="72F06561" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="166" w:lineRule="exact"/>
+                                    <w:ind w:left="109"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-5"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> xx</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1501" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="5C9E755E" w14:textId="59592866" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="166" w:lineRule="exact"/>
+                                    <w:ind w:left="325"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>xx,</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>xxxx</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:proofErr w:type="gramEnd"/>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="003F6706" w14:paraId="726565CC" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="171"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1501" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="75DB4D93" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="152" w:lineRule="exact"/>
+                                    <w:ind w:left="105"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Revised:</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="776" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="793C0326" w14:textId="4C6FAA98" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="152" w:lineRule="exact"/>
+                                    <w:ind w:left="109"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Xx</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1501" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="0E51C7A9" w14:textId="53BB73E0" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="152" w:lineRule="exact"/>
+                                    <w:ind w:left="325"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>xx,</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>xxxx</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:proofErr w:type="gramEnd"/>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="003F6706" w14:paraId="3F7CA70F" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="170"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1501" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="36FF4749" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="150" w:lineRule="exact"/>
+                                    <w:ind w:left="105"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Accepted:</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="776" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7A5E7EE0" w14:textId="6333C902" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="150" w:lineRule="exact"/>
+                                    <w:ind w:left="109"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Xx</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1501" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="163662E5" w14:textId="1E6C7216" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="150" w:lineRule="exact"/>
+                                    <w:ind w:left="325"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Xx,</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>xxxx</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:proofErr w:type="gramEnd"/>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="003F6706" w14:paraId="3226DEA2" w14:textId="77777777">
+                              <w:trPr>
+                                <w:trHeight w:val="335"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1501" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="2C21C94F" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="185" w:lineRule="exact"/>
+                                    <w:ind w:left="105"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Available</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-1"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Online:</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="776" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="2734B3E4" w14:textId="5EA61D97" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="185" w:lineRule="exact"/>
+                                    <w:ind w:left="109"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>Xx</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1501" w:type="dxa"/>
+                                  <w:tcBorders>
+                                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                                  </w:tcBorders>
+                                </w:tcPr>
+                                <w:p w14:paraId="2BE603A7" w14:textId="41617B14" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                                  <w:pPr>
+                                    <w:pStyle w:val="TableParagraph"/>
+                                    <w:spacing w:line="185" w:lineRule="exact"/>
+                                    <w:ind w:left="325"/>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:proofErr w:type="gramStart"/>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>xx,</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:i/>
+                                      <w:spacing w:val="-4"/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>xxxx</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:proofErr w:type="gramEnd"/>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="1837B2D6" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="003F6706">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="left"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2CACE258" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 14" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:46.55pt;margin-top:8.35pt;width:194.95pt;height:43.6pt;z-index:15730688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTjL1vmgEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v2yAQf5/U74B4X5xmS1tZcaqt1aZJ&#10;1Tap6wcgGGI0w7E7Ejvffgd1kql9q/aCz3D87veH1e3oe7E3SA5CIy9ncylM0NC6sG3k068v72+k&#10;oKRCq3oIppEHQ/J2ffFuNcTaLKCDvjUoGCRQPcRGdinFuqpId8YrmkE0gQ8toFeJf3FbtagGRvd9&#10;tZjPr6oBsI0I2hDx7v3zoVwXfGuNTj+sJZNE30jmlsqKZd3ktVqvVL1FFTunJxrqDSy8coGHnqDu&#10;VVJih+4VlHcagcCmmQZfgbVOm6KB1VzOX6h57FQ0RQubQ/FkE/0/WP19/xh/okjjZxg5wCKC4gPo&#10;38TeVEOkeurJnlJN3J2FjhZ9/rIEwRfZ28PJTzMmoXlz8fF6eXO1lELz2XL54XpRDK/OtyNS+mrA&#10;i1w0EjmvwkDtHyjl+ao+tkxknudnJmncjMK1PCanmHc20B5Yy8BxNpL+7BQaKfpvgf3K2R8LPBab&#10;Y4Gpv4PyQrKkAJ92CawrBM64EwEOovCaHk1O+t//0nV+2uu/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;a0FXc94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2CQpNiFNVCE5I&#10;iDQcODqxm1iN1yF22/D3LCd63JnR7JtiO7uBnc0UrEcJ65UAZrD12mIn4bN+vdsAC1GhVoNHI+HH&#10;BNiWi5tC5dpfsDLnfewYlWDIlYQ+xjHnPLS9cSqs/GiQvIOfnIp0Th3Xk7pQuRv4vRApd8oifejV&#10;aJ570x73Jydh94XVi/1+bz6qQ2XrOhP4lh6lvF3Ouydg0czxPwx/+IQOJTE1/oQ6sEFClqwpSXr6&#10;CIz8h01C2xoSRJIBLwt+vaD8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANOMvW+aAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGtBV3Pe&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblW w:w="0" w:type="auto"/>
+                        <w:tblInd w:w="67" w:type="dxa"/>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblCellMar>
+                          <w:left w:w="0" w:type="dxa"/>
+                          <w:right w:w="0" w:type="dxa"/>
+                        </w:tblCellMar>
+                        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="1501"/>
+                        <w:gridCol w:w="776"/>
+                        <w:gridCol w:w="1501"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="003F6706" w14:paraId="4609825F" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="186"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1501" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="00C73EB6" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="166" w:lineRule="exact"/>
+                              <w:ind w:left="105"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>Received:</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="776" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="76BD70D4" w14:textId="72F06561" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="166" w:lineRule="exact"/>
+                              <w:ind w:left="109"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> xx</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1501" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="5C9E755E" w14:textId="59592866" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="166" w:lineRule="exact"/>
+                              <w:ind w:left="325"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>xx,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>xxxx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="003F6706" w14:paraId="726565CC" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="171"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1501" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="75DB4D93" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="152" w:lineRule="exact"/>
+                              <w:ind w:left="105"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>Revised:</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="776" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="793C0326" w14:textId="4C6FAA98" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="152" w:lineRule="exact"/>
+                              <w:ind w:left="109"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>Xx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1501" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="0E51C7A9" w14:textId="53BB73E0" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="152" w:lineRule="exact"/>
+                              <w:ind w:left="325"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>xx,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>xxxx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="003F6706" w14:paraId="3F7CA70F" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="170"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1501" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="36FF4749" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="150" w:lineRule="exact"/>
+                              <w:ind w:left="105"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>Accepted:</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="776" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7A5E7EE0" w14:textId="6333C902" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="150" w:lineRule="exact"/>
+                              <w:ind w:left="109"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>Xx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1501" w:type="dxa"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="163662E5" w14:textId="1E6C7216" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="150" w:lineRule="exact"/>
+                              <w:ind w:left="325"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>Xx,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>xxxx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="003F6706" w14:paraId="3226DEA2" w14:textId="77777777">
+                        <w:trPr>
+                          <w:trHeight w:val="335"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1501" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="2C21C94F" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="185" w:lineRule="exact"/>
+                              <w:ind w:left="105"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>Available</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-1"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>Online:</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="776" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="2734B3E4" w14:textId="5EA61D97" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="185" w:lineRule="exact"/>
+                              <w:ind w:left="109"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>Xx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1501" w:type="dxa"/>
+                            <w:tcBorders>
+                              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                            </w:tcBorders>
+                          </w:tcPr>
+                          <w:p w14:paraId="2BE603A7" w14:textId="41617B14" w:rsidR="003F6706" w:rsidRDefault="00AE14C6">
+                            <w:pPr>
+                              <w:pStyle w:val="TableParagraph"/>
+                              <w:spacing w:line="185" w:lineRule="exact"/>
+                              <w:ind w:left="325"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>xx,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>xxxx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="1837B2D6" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="003F6706">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="left"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>History:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FAC657" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="003F6706">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7697DF9A" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="003F6706">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6A1BA5" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="003F6706">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BA2FA7" w14:textId="77777777" w:rsidR="00FD23A6" w:rsidRDefault="00FD23A6">
+      <w:pPr>
+        <w:ind w:left="393"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71269F76" w14:textId="77777777" w:rsidR="00FD23A6" w:rsidRDefault="00FD23A6" w:rsidP="00FD23A6">
+      <w:pPr>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B0F8C0" w14:textId="431AAB33" w:rsidR="00FD23A6" w:rsidRPr="00FD23A6" w:rsidRDefault="00000000" w:rsidP="00FD23A6">
+      <w:pPr>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8794EA" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="271"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>keyword 1; keyword 2; keyword 3 (List three to ten pertinent keywords specific to the article yet reasonably common within the subject discipline.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DED9F19" w14:textId="11E5C861" w:rsidR="0040455F" w:rsidRPr="00FD23A6" w:rsidRDefault="00000000" w:rsidP="0040455F">
+      <w:pPr>
+        <w:ind w:left="271"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r w:rsidR="0040455F" w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please type your abstract here. Abstract of a research paper is typically 200 to </w:t>
+      </w:r>
+      <w:r w:rsidR="004055B2">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidR="0040455F" w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 words in length, and 150 to 300 words for a review paper. Abstract shall be running continuously (not structured) and shall not include reference citations. Abbreviations should be defined in full the first time they appear. Abbreviations could be then used, quoted in-between parentheses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFD46F1" w14:textId="77777777" w:rsidR="0040455F" w:rsidRPr="0040455F" w:rsidRDefault="0040455F" w:rsidP="0040455F">
+      <w:pPr>
+        <w:ind w:left="271"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229DD748" w14:textId="1297629F" w:rsidR="003F6706" w:rsidRPr="00FD23A6" w:rsidRDefault="003F6706" w:rsidP="0040455F">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:ind w:left="271"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003F6706" w:rsidRPr="00FD23A6">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="720" w:bottom="1260" w:left="720" w:header="0" w:footer="1021" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="3699" w:space="171"/>
+            <w:col w:w="6930"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBC1256" w14:textId="6B15371A" w:rsidR="003F6706" w:rsidRDefault="00000000" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="underscore" w:pos="4140"/>
+        </w:tabs>
+        <w:spacing w:line="245" w:lineRule="exact"/>
+        <w:ind w:left="271"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:position w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="-4"/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0318339B" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="003F6706">
+      <w:pPr>
+        <w:spacing w:line="207" w:lineRule="exact"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003F6706">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="720" w:bottom="1260" w:left="720" w:header="0" w:footer="1021" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528063ED" w14:textId="48F6917A" w:rsidR="003F6706" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="41"/>
+        <w:ind w:left="321"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t>https://doi.org/</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE14C6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t>xxxxx.xxxx.xxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228651CB" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="003F6706">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15FCA94C" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="88"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="253571E2" wp14:editId="0E5EAADE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>666750</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>217536</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1288913" cy="462914"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="15" name="Image 15"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="15" name="Image 15"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1288913" cy="462914"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE43834" w14:textId="44A78E91" w:rsidR="003F6706" w:rsidRDefault="00000000" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="83" w:right="263"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003F6706">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="720" w:bottom="1260" w:left="720" w:header="0" w:footer="1021" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="4018" w:space="40"/>
+            <w:col w:w="6742"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504D0F63" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="003F6706">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37542367" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="003F6706">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="124"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72936FAF" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67C120A1" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6147EA47" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EC480E" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CFFA78" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0E930B" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722FA956" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389BF845" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0213776F" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19723031" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04EACF85" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B9DCD5" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5190A7" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00FD23A6" w:rsidRDefault="00AE14C6">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DF0979" w14:textId="3C59CE71" w:rsidR="003F6706" w:rsidRPr="00FD23A6" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="4141" w:right="712" w:firstLine="405"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>©</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Authors,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE14C6" w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FAIR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an Open</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article under the Creative Common Attribution </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="003F6706" w:rsidRPr="00FD23A6">
+          <w:rPr>
+            <w:b/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+        <w:r w:rsidR="003F6706" w:rsidRPr="00FD23A6">
+          <w:rPr>
+            <w:b/>
+            <w:i/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>CC-BY 4.0</w:t>
+        </w:r>
+        <w:r w:rsidR="003F6706" w:rsidRPr="00FD23A6">
+          <w:rPr>
+            <w:b/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="547B45BE" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="268"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...83 lines deleted...]
-        </w:tabs>
+          <w:noProof/>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60CDD03A" wp14:editId="52BA2925">
+                <wp:extent cx="6574790" cy="12700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="16" name="Group 16"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6574790" cy="12700"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="6574790" cy="12700"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="17" name="Graphic 17"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="12"/>
+                            <a:ext cx="6574790" cy="12700"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6574790" h="12700">
+                                <a:moveTo>
+                                  <a:pt x="2471026" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2458847" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="12179"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2458847" y="12179"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2471026" y="12179"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2471026" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="6574790" h="12700">
+                                <a:moveTo>
+                                  <a:pt x="6574269" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="2471039" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2471039" y="12179"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6574269" y="12179"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6574269" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="41FC92C1" id="Group 16" o:spid="_x0000_s1026" style="width:517.7pt;height:1pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="65747,127" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDU4oOGrwIAAF8HAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu3CAQfa/Uf0C8N167m92NFW9UJc2q&#10;UpRGSqo+sxhfVAwU2PXm7ztgYztJm1v9YA/mMMycOQynZ4eGoz3TppYiw/HRDCMmqMxrUWb4x93l&#10;pxVGxhKREy4Fy/A9M/hs/fHDaatSlshK8pxpBE6ESVuV4cpalUaRoRVriDmSigmYLKRuiIWhLqNc&#10;kxa8NzxKZrNF1EqdKy0pMwb+XnSTeO39FwWj9ntRGGYRzzDEZv1b+/fWvaP1KUlLTVRV0z4M8o4o&#10;GlIL2HRwdUEsQTtdP3HV1FRLIwt7RGUTyaKoKfM5QDbx7FE2Gy13yudSpm2pBpqA2kc8vdstvd5v&#10;tLpVN7qLHswrSX8Z4CVqVZlO5924HMGHQjduESSBDp7R+4FRdrCIws/F8XK+PAHiKczFyXLWM04r&#10;KMuTVbT6+uy6iKTdpj60IZRWgXbMSI/5P3puK6KYZ9249G80qnMIfomRIA1IeNOrBf4AS25zQDkG&#10;+5HpyfwrP3HSSe55goZESUp3xm6Y9EyT/ZWxnWLzYJEqWPQggqlB907x3CveYgSK1xiB4rfd9opY&#10;t86Vz5monZSqCpVys43cszvpcdbVK5kv41mywCjUGkIdMVw8xB6vVnPgbYINiPBV3isI5JWYOImX&#10;Jy4H2Df4CN/OVzIfd30NesznbWiv5EkUlEvDusAcpW+n1p2VZHHygIp/Uwthf36IDTSEb6BjRL6c&#10;4DSGt6FfpAOoGlQH9lTXRvI6v6w5d6QZXW7PuUZ74lq2f/p6T2DQAEzaHTRnbWV+D+e0hZOZYfN7&#10;RzTDiH8T0Alc0w+GDsY2GNryc+mvBl8vbezd4SfRCikwM2zhmF7L0BBIGg6gy2XAupVCftlZWdTu&#10;dPrYuoj6ATSnvp1CF/fS7W8cd01Mxx413ovrPwAAAP//AwBQSwMEFAAGAAgAAAAhABK2eu/cAAAA&#10;BAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F/odlCr3V3WgtJWYjIm1PUqgWircxOybB&#10;7GzIrkn89117qZeBx3u89022HG0jeup87VhDMlEgiAtnai41fO/en15B+IBssHFMGi7kYZnf32WY&#10;GjfwF/XbUIpYwj5FDVUIbSqlLyqy6CeuJY7e0XUWQ5RdKU2HQyy3jZwq9SIt1hwXKmxpXVFx2p6t&#10;ho8Bh9Usees3p+P6st/NP382CWn9+DCuFiACjeE/DFf8iA55ZDq4MxsvGg3xkfB3r56azZ9BHDRM&#10;Fcg8k7fw+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1OKDhq8CAABfBwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAErZ679wAAAAEAQAADwAA&#10;AAAAAAAAAAAAAAAJBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABIGAAAAAA==&#10;">
+                <v:shape id="Graphic 17" o:spid="_x0000_s1027" style="position:absolute;width:65747;height:127;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6574790,12700" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdO2+zvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNXUSXahQR93Fdzd6HZmyLzaQk2drtr98Iwt7m43vOdt/bRnTkQ+1YwWKegSAunKm5&#10;VKAvb7NXECEiG2wck4JfCrDfjUdbzI278xd151iKFMIhRwVVjG0uZSgqshjmriVO3NV5izFBX0rj&#10;8Z7CbSNfsmwlLdacGips6VhRcTv/WAXfYeg/loNeX3T3fmKvs2F10kpNJ/1hAyJSH//FT/enSfPX&#10;8PglHSB3fwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCdO2+zvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m2471026,r-12179,l,,,12179r2458847,l2471026,12179r,-12179xem6574269,l2471039,r,12179l6574269,12179r,-12179xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182F5B40" w14:textId="124150FA" w:rsidR="003F6706" w:rsidRPr="00FD23A6" w:rsidRDefault="00000000" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Corresponding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Author’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD23A6">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCC55D4" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="003F6706">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="left"/>
+        <w:sectPr w:rsidR="003F6706">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="720" w:bottom="1260" w:left="720" w:header="0" w:footer="1021" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DBD053" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        </w:tabs>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>0. How to Use This Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD3C1B6" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00814264">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The template details the sections that can be used in a manuscript. The section titles given are for articles. Review papers and other article types have a more flexible structure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BB60D8" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00814264">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...124 lines deleted...]
-        <w:r w:rsidR="002C0E93" w:rsidRPr="00065613">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remove this paragraph and start section numbering with 1. For any questions, please contact the editorial office of the journal at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00AE14C6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:b/>
             <w:bCs/>
+            <w:snapToGrid w:val="0"/>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
           </w:rPr>
           <w:t>admin@scientificvisionjournal.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002C0E93">
-        <w:rPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD7CDB2" w14:textId="4A6F4621" w:rsidR="00C9290D" w:rsidRDefault="00C9290D" w:rsidP="00193027">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="247F36E1" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="60"/>
         <w:ind w:left="567" w:right="567"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFB18C1" w14:textId="308459B2" w:rsidR="00C9290D" w:rsidRDefault="00C9290D" w:rsidP="00193027">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F692BAE" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00814264">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The introduction should briefly place the study in a broad context and highlight why it is important. It should define the purpose of the work and its significance. The current state of the research field should be carefully reviewed and key publications cited. Please highlight controversial and diverging hypotheses when necessary. Finally, briefly mention the main aim of the work and highlight the principal conclusions. As far as possible, please keep the introduction comprehensible to scientists outside your particular field of research. References should be numbered in order of appearance and indicated by a numeral or numerals in square brackets—e.g., [1] or [2,3], or [4–6]. See the end of the document for further details on references.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BD992A" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00814264">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="60"/>
         <w:ind w:left="567" w:right="567"/>
-      </w:pPr>
-[...44 lines deleted...]
-      <w:r w:rsidR="00706B83">
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>2. Materials and Methods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6159CA81" w14:textId="4179F8CF" w:rsidR="00F706F0" w:rsidRDefault="00BD3A5E" w:rsidP="000524D3">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="44A9A9C3" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The Materials and Methods should be described with sufficient details to allow others to replicate and build on the published results. Please note that the publication of your manuscript implicates that you must make all materials, data, computer code, and protocols associated with the publication available to readers. Please disclose at the submission stage any restrictions on the availability of materials or information. New methods and protocols should be described in detail while well-established methods can be briefly described and appropriately cited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE27EF3" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Research manuscripts reporting large datasets that are deposited in a publicly available database should specify where the data have been deposited and provide the relevant accession numbers. If the accession numbers have not yet been obtained at the time of submission, please state that they will be provided during review. They must be provided prior to publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2CF356" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Interventionary studies involving animals or humans, and other studies that require ethical approval, must list the authority that provided approval and the corresponding ethical approval code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068019E4" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="60"/>
         <w:ind w:left="567" w:right="567"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>3. Results</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6DE5D0" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>This section may be divided by subheadings. It should provide a concise and precise description of the experimenta+l results, their interpretation, as well as the experimental conclusions that can be drawn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42166049" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="60"/>
         <w:ind w:left="567" w:right="567"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>3.1. Subsection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F78B6F2" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="567" w:right="567"/>
-      </w:pPr>
-[...72 lines deleted...]
-        <w:rPr>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t>3.1.1. Subsubsection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E79756" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="003030D2" w:rsidRDefault="00C9290D" w:rsidP="000524D3">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003030D2">
+    <w:p w14:paraId="050F475F" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
         <w:t>Bulleted lists look like this:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A58CE2" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="003030D2" w:rsidRDefault="00C9290D" w:rsidP="000524D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI38bullet"/>
+    <w:p w14:paraId="3631B8E4" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="60" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="992" w:right="567"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="MDPI38bullet"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>First bullet;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8ED134" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="992" w:right="567"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="MDPI38bullet"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Second bullet;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFC9194" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="60" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="992" w:right="567"/>
-      </w:pPr>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="003030D2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Third bullet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D69C4DD" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
         <w:t>Numbered lists can be added as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E6B53D" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="003030D2" w:rsidRDefault="00C9290D" w:rsidP="000524D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI37itemize"/>
+    <w:p w14:paraId="3DB233EB" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="60" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="992" w:right="567" w:hanging="425"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="MDPI37itemize"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>First item;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787E8BD8" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="992" w:right="567" w:hanging="425"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="MDPI37itemize"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Second item;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C7D6A1" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="60" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:left="992" w:right="567" w:hanging="425"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Third item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7281AD63" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The text continues here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E59311" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="60"/>
         <w:ind w:left="567" w:right="567"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.2. Figures, Tables and Schemes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4947E6CA" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>All figures and tables should be cited in the main text as Figure 1, Table 1, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666DB7B6" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="567" w:right="567"/>
-        <w:rPr>
-[...43 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t>`</w:t>
       </w:r>
-      <w:r w:rsidR="007954A7">
-        <w:rPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:noProof/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38E54724" wp14:editId="259CA1FB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04BB13B5" wp14:editId="17EFAEB2">
             <wp:extent cx="1590675" cy="978930"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1590675" cy="978930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A393D8F" w14:textId="53E70D2C" w:rsidR="00C9290D" w:rsidRDefault="00C9290D" w:rsidP="000524D3">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1A2DA347" w14:textId="04F5A3BB" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120" w:after="240"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Figure 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>This is a figure. Schemes follow the same formatting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DD8C52" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The text continues here </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(Figure 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455D021A" w14:textId="05E93339" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41400">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325902">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0040455F" w:rsidRPr="00E41400">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41400">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>This is a table. Tables should be placed in the main text near to the first time they are cited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> This is a table. Tables should be placed in the main text near to the first time they are cited.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7857" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C9290D" w:rsidRPr="00661D1F" w14:paraId="26D13A35" w14:textId="77777777" w:rsidTr="00CD5C44">
+      <w:tr w:rsidR="00AE14C6" w:rsidRPr="00E41400" w14:paraId="63768B50" w14:textId="77777777" w:rsidTr="00AE14C6">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5448FEEC" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="007F7C8C" w:rsidRDefault="00C9290D" w:rsidP="00AE30F7">
+          <w:p w14:paraId="1C2670E5" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00E41400" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="567" w:right="567"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:snapToGrid/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F7C8C">
+            <w:r w:rsidRPr="00E41400">
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:snapToGrid/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F688CB6" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="007F7C8C" w:rsidRDefault="00C9290D" w:rsidP="00AE30F7">
+          <w:p w14:paraId="09C5C5AE" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00E41400" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="567" w:right="567"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:snapToGrid/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F7C8C">
+            <w:r w:rsidRPr="00E41400">
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:snapToGrid/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38EAE7F3" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="007F7C8C" w:rsidRDefault="00C9290D" w:rsidP="00AE30F7">
+          <w:p w14:paraId="033D5871" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00E41400" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="567" w:right="567"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:snapToGrid/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F7C8C">
+            <w:r w:rsidRPr="00E41400">
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:snapToGrid/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9290D" w:rsidRPr="00661D1F" w14:paraId="12CD5ACE" w14:textId="77777777" w:rsidTr="003E0A7F">
+      <w:tr w:rsidR="00AE14C6" w:rsidRPr="00E41400" w14:paraId="459AFC71" w14:textId="77777777" w:rsidTr="008507B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43B2D06E" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="00F220D4" w:rsidRDefault="00C9290D" w:rsidP="00AE30F7">
+          <w:p w14:paraId="55CB78F8" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00E41400" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="567" w:right="567"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F220D4">
+            <w:r w:rsidRPr="00E41400">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
               <w:t>entry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF2E93F" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="00F220D4" w:rsidRDefault="00C9290D" w:rsidP="00AE30F7">
+          <w:p w14:paraId="79ECAB11" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00E41400" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="567" w:right="567"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F220D4">
+            <w:r w:rsidRPr="00E41400">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEAF532" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="00F220D4" w:rsidRDefault="00C9290D" w:rsidP="00AE30F7">
+          <w:p w14:paraId="076B9760" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00E41400" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="567" w:right="567"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F220D4">
+            <w:r w:rsidRPr="00E41400">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9290D" w:rsidRPr="00661D1F" w14:paraId="70807050" w14:textId="77777777" w:rsidTr="003E0A7F">
+      <w:tr w:rsidR="00AE14C6" w:rsidRPr="00E41400" w14:paraId="682B11C9" w14:textId="77777777" w:rsidTr="008507B7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2149EE" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="00F220D4" w:rsidRDefault="00C9290D" w:rsidP="00AE30F7">
+          <w:p w14:paraId="65D3483A" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00E41400" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="567" w:right="567"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F220D4">
+            <w:r w:rsidRPr="00E41400">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
               <w:t>entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="771E1908" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="00F220D4" w:rsidRDefault="00C9290D" w:rsidP="00AE30F7">
+          <w:p w14:paraId="7586B65A" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00E41400" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="567" w:right="567"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F220D4">
+            <w:r w:rsidRPr="00E41400">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58B3458F" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="00F220D4" w:rsidRDefault="00C9290D" w:rsidP="00AE30F7">
+          <w:p w14:paraId="4C0EA05E" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00E41400" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
             <w:pPr>
-              <w:pStyle w:val="MDPI42tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
               <w:ind w:left="567" w:right="567"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F220D4">
+            <w:r w:rsidRPr="00E41400">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">data </w:t>
             </w:r>
-            <w:r w:rsidRPr="007F7C8C">
+            <w:r w:rsidRPr="00E41400">
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A61A673" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="00E06592" w:rsidRDefault="00C9290D" w:rsidP="003E0A7F">
-[...1 lines deleted...]
-        <w:pStyle w:val="MDPI43tablefooter"/>
+    <w:p w14:paraId="57562B7A" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00E41400" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="228" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41400">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="00E41400">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Tables may have a footer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3B4724" w14:textId="679CD4BD" w:rsidR="00C9290D" w:rsidRPr="00CB76CF" w:rsidRDefault="00C9290D" w:rsidP="00AE30F7">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="1FCED0E6" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00E41400" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41400">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The text continues here </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41400">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(Table 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C30B868" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="228" w:lineRule="auto"/>
+        <w:ind w:right="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541F581B" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="60"/>
         <w:ind w:left="567" w:right="567"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CB76CF">
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>4. Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5183D3FB" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Authors should discuss the results and how they can be interpreted from the perspective of previous studies and of the working hypotheses. The findings and their implications should be discussed in the broadest context possible. Future research directions may also be highlighted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49682BA9" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>5. Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5FC651" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>This section is not mandatory but can be added to the manuscript if the discussion is unusually long or complex.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4147D5B0" w14:textId="33471447" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00814264">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Acknowledgement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDD869E" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>This section is not mandatory but may be added if there are patents resulting from the work reported in this manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8258C0" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Supplementary Materials:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following are available online at www.jcbi.org/xxx/s1, Figure S1: title, Table S1: title, Video S1: title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F93B99C" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Funding:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please add: “This research received no external funding” or “This research was funded by NAME OF FUNDER, grant number XXX” and “The APC was funded by XXX”. Check carefully that the details given are accurate and use the standard spelling of funding agency names. Any errors may affect your future funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514452E3" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk60054323"/>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Data Availability Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this section, please provide details regarding where data supporting reported results can be found, including links to publicly archived datasets analyzed or generated during the study. You might choose to exclude this statement if the study did not report any data.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="452CB7AA" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Acknowledgments:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In this section, you can acknowledge any support given which is not covered by the author contribution or funding sections. This may include administrative and technical support, or donations in kind (e.g., materials used for experiments).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8ECF7F" w14:textId="77777777" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="0040455F">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567" w:firstLine="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The text continues here</w:t>
-[...206 lines deleted...]
-        </w:rPr>
         <w:t>Conflicts of Interest:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00613B31">
+      <w:r w:rsidRPr="00AE14C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Declare conflicts of interest or state “The authors declare no conflict of interest.” Authors must identify and declare any personal circumstances or interest that may be perceived as inappropriately influencing the representation or interpretation of reported research results. Any role of the funders in the design of the study; in the collection, analyses or interpretation of data; in the writing of the manuscript, or in the decision to publish the results must be declared in this section. If there is no role, please state “The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript, or in the decision to publish the results”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006B304B" w14:textId="77777777" w:rsidR="00CD5C44" w:rsidRPr="00613B31" w:rsidRDefault="00CD5C44" w:rsidP="00CA4519">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00FA04F1">
+    <w:p w14:paraId="021616A9" w14:textId="77777777" w:rsidR="00C44CAB" w:rsidRPr="00814264" w:rsidRDefault="00C44CAB" w:rsidP="00814264">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:left="270" w:right="567"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00814264">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
+        </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7169B7C3" w14:textId="142907C6" w:rsidR="00C9290D" w:rsidRPr="00325902" w:rsidRDefault="00C9290D" w:rsidP="00FE6878">
+    <w:p w14:paraId="24700B51" w14:textId="77777777" w:rsidR="00C44CAB" w:rsidRPr="0040455F" w:rsidRDefault="00C44CAB" w:rsidP="00C44CAB">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="7FBBB3E4" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="00325902" w:rsidRDefault="00C9290D" w:rsidP="00FE6878">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as EndNote, Reference Manager or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796EE590" w14:textId="77777777" w:rsidR="00C44CAB" w:rsidRPr="0040455F" w:rsidRDefault="00C44CAB" w:rsidP="00C44CAB">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5EF11C00" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="00325902" w:rsidRDefault="00B90E91" w:rsidP="00FE6878">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E69AC91" w14:textId="77777777" w:rsidR="00C44CAB" w:rsidRPr="0040455F" w:rsidRDefault="00C44CAB" w:rsidP="00C44CAB">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="62CC14AC" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="00325902" w:rsidRDefault="00C9290D" w:rsidP="00FE6878">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citations and references in the Supplementary Materials are permitted provided that they also appear in the reference list here. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270DF5D8" w14:textId="77777777" w:rsidR="00C44CAB" w:rsidRPr="0040455F" w:rsidRDefault="00C44CAB" w:rsidP="00C44CAB">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4A42012C" w14:textId="77777777" w:rsidR="00C9290D" w:rsidRPr="00325902" w:rsidRDefault="00C9290D" w:rsidP="00FE6878">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9D17AA" w14:textId="77777777" w:rsidR="00C44CAB" w:rsidRPr="0040455F" w:rsidRDefault="00C44CAB" w:rsidP="00C44CAB">
       <w:pPr>
         <w:pStyle w:val="MDPI71References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00325902">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">In the text, reference numbers should be placed in square brackets </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00325902">
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>[ ]</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00BD3A5E">
-[...199 lines deleted...]
-      <w:docGrid w:type="lines" w:linePitch="326"/>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and placed before the punctuation; for example [1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; for example [5] (p. 10), or [6] (pp. 101–105).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB0725F" w14:textId="77777777" w:rsidR="003F6706" w:rsidRPr="0040455F" w:rsidRDefault="003F6706">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6169D5FC" w14:textId="77777777" w:rsidR="00C44CAB" w:rsidRPr="0040455F" w:rsidRDefault="00C44CAB" w:rsidP="00C44CAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>[1] J. A. Smith, R. T. Brown, and P. H. Lee, “Deep learning-based wind speed forecasting using hybrid neural networks,” IEEE Access, vol. 12, pp. 21450–21462, Feb. 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34430C8C" w14:textId="77777777" w:rsidR="00C44CAB" w:rsidRPr="0040455F" w:rsidRDefault="00C44CAB" w:rsidP="00C44CAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>[2] M. K. Johnson, T. R. Wilson, and L. P. Davis, “Artificial intelligence for intelligent infrastructure monitoring,” IEEE Trans. Intell. Transp. Syst., vol. 25, no. 4, pp. 3180–3192, Apr. 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B453533" w14:textId="77777777" w:rsidR="00C44CAB" w:rsidRPr="0040455F" w:rsidRDefault="00C44CAB" w:rsidP="00C44CAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>[3] P. J. Anderson, S. D. Miller, and H. R. Clark, “Machine learning approaches for sustainable construction management,” IEEE Access, vol. 11, pp. 87520–87534, Aug. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79168CF0" w14:textId="77777777" w:rsidR="00C44CAB" w:rsidRPr="0040455F" w:rsidRDefault="00C44CAB" w:rsidP="00C44CAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>[4] R. M. Taylor, K. L. Martin, and J. E. Thompson, “Hybrid recurrent neural networks for renewable energy prediction,” IEEE Trans. Sustain. Energy, vol. 15, no. 2, pp. 765–776, Apr. 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2516FA" w14:textId="77777777" w:rsidR="00C44CAB" w:rsidRDefault="00C44CAB" w:rsidP="00C44CAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040455F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>[5] D. C. Harris, M. A. Walker, and S. P. Young, “Data-driven predictive modeling for resilient civil infrastructure,” IEEE Access, vol. 10, pp. 66215–66228, Jun. 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BB3665" w14:textId="7129C1DB" w:rsidR="0040455F" w:rsidRPr="0040455F" w:rsidRDefault="0040455F" w:rsidP="00C44CAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0040455F" w:rsidRPr="0040455F">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1340" w:right="720" w:bottom="1260" w:left="720" w:header="487" w:footer="1021" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D08E1C" w14:textId="21A8B061" w:rsidR="003F6706" w:rsidRDefault="003F6706" w:rsidP="00C44CAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="726" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003F6706">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1340" w:right="720" w:bottom="1260" w:left="720" w:header="487" w:footer="1021" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A1C56AC" w14:textId="77777777" w:rsidR="00E272A9" w:rsidRDefault="00E272A9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6E671117" w14:textId="77777777" w:rsidR="00B76647" w:rsidRDefault="00B76647">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="089F1357" w14:textId="77777777" w:rsidR="00E272A9" w:rsidRDefault="00E272A9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="54397CE0" w14:textId="77777777" w:rsidR="00B76647" w:rsidRDefault="00B76647">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...30 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C6DC90B" w14:textId="39F241AE" w:rsidR="00BF00CA" w:rsidRPr="00BF00CA" w:rsidRDefault="00BF00CA" w:rsidP="00BF00CA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="791A1D91" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="16"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:tab/>
-[...36 lines deleted...]
-      <w:t>DOI :</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487049216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2383C0FC" wp14:editId="108F5080">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3785234</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9245125</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="266700" cy="194310"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="266700" cy="194310"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="08625F54" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:before="10"/>
+                            <w:ind w:left="100"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2383C0FC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 1" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:298.05pt;margin-top:727.95pt;width:21pt;height:15.3pt;z-index:-16267264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAo0IVFkwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GlBBaKmK2AFQlrB&#10;Sst+gOvYTUTsMTNuk/49Y2/aIrituNhjz/jNe2+8uZn8II4WqYfQyOWiksIGA20f9o18/PH51Tsp&#10;KOnQ6gGCbeTJkrzZvnyxGWNtV9DB0FoUDBKoHmMju5RirRSZznpNC4g2cNIBep34iHvVoh4Z3Q9q&#10;VVVrNQK2EcFYIr69fUrKbcF3zpr03TmySQyNZG6prFjWXV7VdqPrPerY9WamoZ/Bwus+cNML1K1O&#10;Whyw/wfK9waBwKWFAa/Aud7YooHVLKu/1Dx0Otqihc2heLGJ/h+s+XZ8iPco0vQRJh5gEUHxDsxP&#10;Ym/UGKmea7KnVBNXZ6GTQ593liD4IXt7uvhppyQMX67W67cVZwynlu/fvF4Wv9X1cURKXyx4kYNG&#10;Io+rENDHO0q5va7PJTOXp/aZSJp2E5fkcAftiTWMPMZG0q+DRivF8DWwT3nm5wDPwe4cYBo+QfkZ&#10;WUqAD4cEri+dr7hzZx5AITR/ljzhP8+l6vqlt78BAAD//wMAUEsDBBQABgAIAAAAIQAWfyka4AAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMgVhLiVBWCExIiDQeOTuwm&#10;VuN1iN02/D3bExx35ml2ptwsbmQnMwfrUcJ6lQAz2HltsZfw2bzeZcBCVKjV6NFI+DEBNtX1VakK&#10;7c9Ym9Mu9oxCMBRKwhDjVHAeusE4FVZ+Mkje3s9ORTrnnutZnSncjfw+SQR3yiJ9GNRkngfTHXZH&#10;J2H7hfWL/X5vP+p9bZsmT/BNHKS8vVm2T8CiWeIfDJf6VB0q6tT6I+rARglpLtaEkvGYpjkwQsRD&#10;RlJ7kTKRAq9K/n9F9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAo0IVFkwEAABoDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWfyka4AAAAA0B&#10;AAAPAAAAAAAAAAAAAAAAAO0DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="08625F54" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:before="10"/>
+                      <w:ind w:left="100"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2ACBEE8F" w14:textId="2242EB98" w:rsidR="00752F29" w:rsidRPr="005A5806" w:rsidRDefault="005A5806" w:rsidP="005A5806">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E01F4B0" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="MDPIfooterfirstpage"/>
-[...5 lines deleted...]
-      <w:spacing w:before="480" w:line="240" w:lineRule="auto"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:i/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008B308E">
+    <w:r>
       <w:rPr>
-        <w:lang w:val="fr-CH"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:tab/>
-[...32 lines deleted...]
-      <w:tab/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F4283A9" wp14:editId="05C1AE0F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3785234</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9245125</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="266700" cy="194310"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="19" name="Textbox 19"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="266700" cy="194310"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0B1A184E" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:before="10"/>
+                            <w:ind w:left="40"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t>10</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0F4283A9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 19" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:298.05pt;margin-top:727.95pt;width:21pt;height:15.3pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYHjHRlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGlBBaKmK2AFQlrB&#10;Sst+gOvYjUXsMTNuk/49Y2/aIrituNhjz/jNe2+8uZn8II4GyUFo5XJRS2GChs6FfSsff3x+9U4K&#10;Sip0aoBgWnkyJG+2L19sxtiYFfQwdAYFgwRqxtjKPqXYVBXp3nhFC4gmcNICepX4iPuqQzUyuh+q&#10;VV2vqxGwiwjaEPHt7VNSbgu+tUan79aSSWJoJXNLZcWy7vJabTeq2aOKvdMzDfUMFl65wE0vULcq&#10;KXFA9w+UdxqBwKaFBl+BtU6booHVLOu/1Dz0Kpqihc2heLGJ/h+s/nZ8iPco0vQRJh5gEUHxDvRP&#10;Ym+qMVIz12RPqSGuzkIniz7vLEHwQ/b2dPHTTElovlyt129rzmhOLd+/eb0sflfXxxEpfTHgRQ5a&#10;iTyuQkAd7yjl9qo5l8xcntpnImnaTcJ13CUPMd/soDuxlJGn2Ur6dVBopBi+BrYrj/4c4DnYnQNM&#10;wycoHyQrCvDhkMC6QuCKOxPgORRe85/Jg/7zXKquP3v7GwAA//8DAFBLAwQUAAYACAAAACEAFn8p&#10;GuAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTIFYS4lQVghMSIg0H&#10;jk7sJlbjdYjdNvw92xMcd+ZpdqbcLG5kJzMH61HCepUAM9h5bbGX8Nm83mXAQlSo1ejRSPgxATbV&#10;9VWpCu3PWJvTLvaMQjAUSsIQ41RwHrrBOBVWfjJI3t7PTkU6557rWZ0p3I38PkkEd8oifRjUZJ4H&#10;0x12Rydh+4X1i/1+bz/qfW2bJk/wTRykvL1Ztk/AolniHwyX+lQdKurU+iPqwEYJaS7WhJLxmKY5&#10;MELEQ0ZSe5EykQKvSv5/RfULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmB4x0ZcBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFn8pGuAA&#10;AAANAQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0B1A184E" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:before="10"/>
+                      <w:ind w:left="40"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t>10</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16597F62" w14:textId="77777777" w:rsidR="00E272A9" w:rsidRDefault="00E272A9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C3F0C79" w14:textId="77777777" w:rsidR="00B76647" w:rsidRDefault="00B76647">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="650CFB50" w14:textId="77777777" w:rsidR="00E272A9" w:rsidRDefault="00E272A9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1229984D" w14:textId="77777777" w:rsidR="00B76647" w:rsidRDefault="00B76647">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32141640" w14:textId="06F91ED6" w:rsidR="00BF00CA" w:rsidRPr="00E71902" w:rsidRDefault="00233AEA" w:rsidP="00BF00CA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A722D2E" w14:textId="77777777" w:rsidR="003F6706" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:jc w:val="both"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Journal of Computing &amp; Biomedical Informatics                                          </w:t>
-[...34 lines deleted...]
-      <w:t xml:space="preserve">                                                                      </w:t>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="651006E1" wp14:editId="32E4D169">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>902004</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>449129</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5952490" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="18" name="Textbox 18"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5952490" cy="165735"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5798C512" w14:textId="6189C115" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+                          <w:pPr>
+                            <w:pStyle w:val="Header"/>
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AE14C6">
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Scientific Vision Journal                                             </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AE14C6">
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                            <w:t xml:space="preserve">                  </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00C44CAB">
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:tab/>
+                          </w:r>
+                          <w:r w:rsidRPr="00AE14C6">
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Volume </w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidRPr="00AE14C6">
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:t>XX  Issue</w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r w:rsidRPr="00AE14C6">
+                            <w:rPr>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> XX                                                                                        </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="4A5BA0A9" w14:textId="0EE73995" w:rsidR="003F6706" w:rsidRPr="00AE14C6" w:rsidRDefault="003F6706">
+                          <w:pPr>
+                            <w:spacing w:before="10"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:i/>
+                              <w:sz w:val="20"/>
+                              <w:u w:val="single"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="651006E1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 18" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:35.35pt;width:468.7pt;height:13.05pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAppqgFmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG2hCxs1XQErENIK&#10;kBY+wHXsxiL2mBm3Sf+esZu2iL2tuNjjmfHze2+8vht9Lw4GyUFo5GI2l8IEDa0Lu0b+/PHp1Tsp&#10;KKnQqh6CaeTRkLzbvHyxHmJtltBB3xoUDBKoHmIju5RiXVWkO+MVzSCawEUL6FXiI+6qFtXA6L6v&#10;lvP5TTUAthFBGyLO3p+KclPwrTU6fbOWTBJ9I5lbKiuWdZvXarNW9Q5V7JyeaKhnsPDKBX70AnWv&#10;khJ7dE+gvNMIBDbNNPgKrHXaFA2sZjH/R81jp6IpWtgciheb6P/B6q+Hx/gdRRo/wMgDLCIoPoD+&#10;RexNNUSqp57sKdXE3VnoaNHnnSUIvsjeHi9+mjEJzcnV7Wr55pZLmmuLm9Xb16tseHW9HZHSZwNe&#10;5KCRyPMqDNThgdKp9dwykTm9n5mkcTsK12bS3JkzW2iPrGXgcTaSfu8VGin6L4H9yrM/B3gOtucA&#10;U/8Ryg/JkgK83yewrhC44k4EeBBFwvRp8qT/Ppeu69fe/AEAAP//AwBQSwMEFAAGAAgAAAAhAIQ+&#10;+HLfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1KrFRu1WVNCFOVSGYkBBp&#10;GBid+DWxGj+H2G3Dv8edYDzd6e67YjfbgV1w8saRhNVSAENqnTbUSfisXx+3wHxQpNXgCCX8oIdd&#10;eX9XqFy7K1V4OYSOxRLyuZLQhzDmnPu2R6v80o1I0Tu6yaoQ5dRxPalrLLcDXwuRcKsMxYVejfjc&#10;Y3s6nK2E/RdVL+b7vfmojpWp60zQW3KS8mEx75+ABZzDXxhu+BEdysjUuDNpz4aoN+v4JUhIRQrs&#10;FhBptgHWSMiSLfCy4P8vlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKaaoBZgBAAAi&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhD74ct8A&#10;AAAKAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5798C512" w14:textId="6189C115" w:rsidR="00AE14C6" w:rsidRPr="00AE14C6" w:rsidRDefault="00AE14C6" w:rsidP="00AE14C6">
+                    <w:pPr>
+                      <w:pStyle w:val="Header"/>
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AE14C6">
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Scientific Vision Journal                                             </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AE14C6">
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                      <w:t xml:space="preserve">                  </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00C44CAB">
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:tab/>
+                    </w:r>
+                    <w:r w:rsidRPr="00AE14C6">
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Volume </w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="00AE14C6">
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:t>XX  Issue</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidRPr="00AE14C6">
+                      <w:rPr>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> XX                                                                                        </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="4A5BA0A9" w14:textId="0EE73995" w:rsidR="003F6706" w:rsidRPr="00AE14C6" w:rsidRDefault="003F6706">
+                    <w:pPr>
+                      <w:spacing w:before="10"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:i/>
+                        <w:sz w:val="20"/>
+                        <w:u w:val="single"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18B468F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7E250A8"/>
     <w:lvl w:ilvl="0" w:tplc="5A92E4B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="MDPI71References"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2395,512 +5572,172 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250A245F"/>
+    <w:nsid w:val="5BA17713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D778A748"/>
-    <w:lvl w:ilvl="0" w:tplc="1AF444CE">
+    <w:tmpl w:val="DB1EB50A"/>
+    <w:lvl w:ilvl="0" w:tplc="BD28323A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="780" w:hanging="420"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3E48DE26">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2376" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="2" w:tplc="001CB2CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="3" w:tplc="B26EA104">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4248" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%4."/>
+    <w:lvl w:ilvl="4" w:tplc="9DC05D32">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="5" w:tplc="C8889504">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="6" w:tplc="2FE00DDA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7056" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%7."/>
+    <w:lvl w:ilvl="7" w:tplc="B838C292">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="7992" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8."/>
+    <w:lvl w:ilvl="8" w:tplc="E74E60A0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="8928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2805051C"/>
-[...371 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706D5736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3640C5C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
@@ -2945,594 +5782,319 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="409277308">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1701976643">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1216938028">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-[...65 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="4" w16cid:durableId="442964762">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:bordersDoNotSurroundHeader/>
-  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...7 lines deleted...]
-  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:spaceForUL/>
-[...1 lines deleted...]
-    <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
-    <w:doNotExpandShiftReturn/>
-[...1 lines deleted...]
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNTc3MjQ1NjMwMTA1MzJQ0lEKTi0uzszPAykwrQUA1AGOFywAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYxNrE0MDW0NDOyNDAyMjdW0lEKTi0uzszPAykwqgUAmeMPGCwAAAA="/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00E71902"/>
-[...226 lines deleted...]
-    <w:rsid w:val="00FE6878"/>
+    <w:rsidRoot w:val="003F6706"/>
+    <w:rsid w:val="00017DD3"/>
+    <w:rsid w:val="003F6706"/>
+    <w:rsid w:val="0040455F"/>
+    <w:rsid w:val="004055B2"/>
+    <w:rsid w:val="004146C1"/>
+    <w:rsid w:val="00610C3A"/>
+    <w:rsid w:val="00814264"/>
+    <w:rsid w:val="00AE14C6"/>
+    <w:rsid w:val="00B50919"/>
+    <w:rsid w:val="00B533AE"/>
+    <w:rsid w:val="00B76647"/>
+    <w:rsid w:val="00C44CAB"/>
+    <w:rsid w:val="00E41400"/>
+    <w:rsid w:val="00EF4A18"/>
+    <w:rsid w:val="00FD23A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2756999F"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{78CBD1EE-0891-47CC-B0B1-8E73B8B76454}"/>
+  <w14:docId w14:val="329547F0"/>
+  <w15:docId w15:val="{D65BACAE-05C2-4240-AE5C-FDBD561430CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3713,1833 +6275,689 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9290D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="atLeast"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:before="205"/>
+      <w:ind w:left="720"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0026291A"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="207"/>
+      <w:ind w:left="720"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI11articletype">
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9290D"/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
-[...96 lines deleted...]
-      <w:ind w:left="2608"/>
+      <w:ind w:left="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI18keywords">
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9290D"/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
-[...2 lines deleted...]
-      <w:ind w:left="2608"/>
+      <w:ind w:left="1440" w:right="719" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="115"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="标题1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00AE14C6"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="600" w:after="240"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI19line">
-[...2 lines deleted...]
-    <w:rsid w:val="00C9290D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="author">
+    <w:name w:val="author"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:rsid w:val="00AE14C6"/>
     <w:pPr>
-      <w:pBdr>
-[...6 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="450"/>
+      </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="200" w:after="680"/>
+      <w:ind w:left="0"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Cordia New"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:bCs w:val="0"/>
+      <w:i/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE14C6"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE14C6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE14C6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE14C6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9290D"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE14C6"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:snapToGrid w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C9290D"/>
+    <w:rsid w:val="00AE14C6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...4 lines deleted...]
-    <w:rsid w:val="00C9290D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI38bullet">
+    <w:name w:val="MDPI_3.8_bullet"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE14C6"/>
     <w:pPr>
-      <w:pBdr>
-[...153 lines deleted...]
-    <w:pPr>
+      <w:widowControl/>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
-      <w:szCs w:val="22"/>
-[...217 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:sz w:val="20"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI21heading1">
     <w:name w:val="MDPI_2.1_heading1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C9290D"/>
+    <w:rsid w:val="00C44CAB"/>
     <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="60" w:line="228" w:lineRule="auto"/>
       <w:ind w:left="2608"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
-      <w:szCs w:val="22"/>
-[...20 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:sz w:val="20"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI71References">
     <w:name w:val="MDPI_7.1_References"/>
     <w:qFormat/>
-    <w:rsid w:val="000C14BD"/>
+    <w:rsid w:val="00C44CAB"/>
     <w:pPr>
+      <w:widowControl/>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="4"/>
       </w:numPr>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="228" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
-    </w:rPr>
-[...720 lines deleted...]
-      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@scientificvisionjournal.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@scientificvisionjournal.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7369</Characters>
+  <Pages>5</Pages>
+  <Words>1270</Words>
+  <Characters>7239</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Type of the Paper (Article</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8644</CharactersWithSpaces>
+  <CharactersWithSpaces>8493</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Type of the Paper (Article</dc:title>
-  <dc:subject/>
   <dc:creator>PC</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>6ffc7cca-153f-4a57-a17d-4cf761726868</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.20290.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-07-16T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2026-09-26T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Producer">
+    <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
   </property>
 </Properties>
 </file>